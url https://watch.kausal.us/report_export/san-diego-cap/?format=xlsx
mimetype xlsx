--- v1 (2026-01-15)
+++ v2 (2026-07-26)
@@ -215,61 +215,61 @@
 • Hired third party owner’s representative to provide guidance and technical expertise throughout the performance contracting process. [completed Aug. 31, 2022]</t>
   </si>
   <si>
     <t>BE-1.3SA-2</t>
   </si>
   <si>
     <t>Identify and prioritize energy projects at City facilities that increase resiliency...</t>
   </si>
   <si>
     <t>• Begin implementation of the FEMA Hazard Mitigation Grant [in progress, due date: Dec. 31, 2025]
 • [Ongoing beyond the due date] Continue to seek grant funding to transform municipal facilities into “Resilience Hubs” equipped with renewable microgrids, EV charging, and other resilience features [in progress, due date: Dec. 31, 2025]
 • FEMA Hazard Mitigation Grant awarded [completed Dec. 31, 2024]
 • Initiate a pilot project that involves installation of renewable microgrids at critical municipal facilities including recreation centers, fire stations and police substations. [completed Dec. 31, 2019]
 • Participate in Solar Energy Innovation Network (SEIN) to gain an understanding of the tools available for planning renewable energy systems [completed Dec. 31, 2018]</t>
   </si>
   <si>
     <t>BE-1.3SA-3</t>
   </si>
   <si>
     <t>Implement technologies...at City facilities to meet the zero emissions goals...established in the Municipal Energy Strategy &amp; Implementation Plan.</t>
   </si>
   <si>
     <t>• Execute Phase 1 Energy Savings Performance Contract (ESPC) for the first round of comprehensive clean energy upgrades [in progress, due date: June 30, 2026]
 • Pilot a public-private partnership for solar and battery storage as part of new construction projects [in progress, due date: Dec. 31, 2025]
 • Choose next partner and portfolio for Phase 2 ESPC [not started, due date: Dec. 31, 2025]
+• Chollas Solar PV Systems Installation [in progress, due date: June 30, 2025]
 • Pure Water Facility Area 190 Solar PV System Installation - design and permitting phase [in progress, due date: June 30, 2025]
 • Miramar Water Treatment Plant Solar PV Systems Installation [in progress, due date: June 30, 2025]
 • EMTS-Naval Training Center Lab Solar PV Systems Installation - design phase [in progress, due date: June 30, 2025]
 • Employee Training &amp; Development Center Carport Solar PV Systems Installation [in progress, due date: June 30, 2025]
-• Chollas Solar PV Systems Installation [in progress, due date: June 30, 2025]
 • Selected Clean Energy Vendor partners. [completed Aug. 31, 2023]
 • Performed initial round of partner evaluations. [completed July 31, 2023]
 • Released RFQ for Clean Energy Vendors (ESCOs, solar and battery storage vendors, microgrid vendors) sought to identify and implement comprehensive clean energy solutions across existing municipal facilities. [completed May 30, 2023]
 • Operation of City Owned solar PV at Miramar WTP [completed Dec. 31, 2021]
+• Energization of 17 solar PV sites within the Onyx PPA Portfolio [completed Dec. 31, 2019]
 • Installation of solar PV and energy conservation measures within 3 libraries to reach zero net energy (ZNE) [completed Dec. 31, 2019]
-• Energization of 17 solar PV sites within the Onyx PPA Portfolio [completed Dec. 31, 2019]
 • Construction and operation of City Owned solar PV at Bayview Reservoir and MOC 4 [completed Dec. 31, 2018]</t>
   </si>
   <si>
     <t>BE-1.3SA-4</t>
   </si>
   <si>
     <t>Convert all street lights to LEDs and explore auto-dimming technology where public safety would not be compromised</t>
   </si>
   <si>
     <t>• Execute Phase 1 Energy Savings Performance Contract (ESPC) for the first round of comprehensive clean energy upgrades [in progress, due date: June 30, 2026]
 • Expected completion of Street Lights Upgrade Grp 19-01 project [in progress, due date: March 31, 2025]</t>
   </si>
   <si>
     <t>BE-1.3SA-5</t>
   </si>
   <si>
     <t>Convert all traffic signals to LED lights</t>
   </si>
   <si>
     <t>BE-1.3SA-6</t>
   </si>
   <si>
     <t>Future development on City-owned property will require and reward proposals based on decarbonization and other CAP goals</t>
   </si>
   <si>
@@ -701,51 +701,51 @@
 • Release a Request for Information (RFI) to understand opportunities for carsharing in the City [in progress, due date: Sept. 30, 2024]
 • Develop an implementation plan for FRED service improvements to optimize wait times and serve riders [completed April 30, 2024]</t>
   </si>
   <si>
     <t>MLU-3.1g</t>
   </si>
   <si>
     <t>Partner with Microbility Operators to optimize the number of scooters available in mobility hubs and/or near transit</t>
   </si>
   <si>
     <t>MLU-3.1-SA21</t>
   </si>
   <si>
     <t>Implement the City’s San Diego River Park Master Plan to increase mobility</t>
   </si>
   <si>
     <t>MLU-3.1-SA22</t>
   </si>
   <si>
     <t>Where roadway widenings are otherwise planned, identify opportunities to repurpose the use of the right-of-way for walking, rolling, biking, and transit modes of travel</t>
   </si>
   <si>
     <t>MLU-3.1-SA23</t>
   </si>
   <si>
-    <t>Ensure that Captial Improvement Projects comply with all applicable landscape requirements in the Land Development Code</t>
+    <t>Ensure that Capital Improvement Projects comply with all applicable landscape requirements in the Land Development Code</t>
   </si>
   <si>
     <t>MLU-3.1-SA24</t>
   </si>
   <si>
     <t>Engage communities during the community plan updates and other multimodal corridors and active transportation planning processes to better accommodate all users of the right-of-way with an emphasis on improving safety for vulnerable users</t>
   </si>
   <si>
     <t>• Completion of Inclusive Public Engagement Guide and presentation to City Council [in progress, due date: Dec. 31, 2025]</t>
   </si>
   <si>
     <t>MLU-3.2a</t>
   </si>
   <si>
     <t>Advocate for a permanent, regional Youth Opportunity Pass and support the expansion of the program to include college students and residents in Communities of Concern</t>
   </si>
   <si>
     <t>• Transition YOP from a pilot program to a permanent program [in progress, due date: June 30, 2026]
 • YOP extended through June 2026 [completed Oct. 27, 2023]
 • Original pilot period for YOP extended through June 2024 [completed May 1, 2023]</t>
   </si>
   <si>
     <t>MLU-3.2-SA1</t>
   </si>
   <si>
@@ -2099,51 +2099,51 @@
       </c>
       <c r="F8" s="2">
         <v>46000.54928850695</v>
       </c>
       <c r="G8" s="3">
         <v>71.93000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="50" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2">
-        <v>46001.43262350695</v>
+        <v>46191.75002481481</v>
       </c>
       <c r="G9" s="3">
         <v>56.75</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="50" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="2">
         <v>46000.55562018519</v>
       </c>
       <c r="G10" s="3">
@@ -2277,74 +2277,74 @@
       </c>
       <c r="F16" s="2">
         <v>46000.58482895833</v>
       </c>
       <c r="G16" s="3">
         <v>48.83</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="50" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="2">
-        <v>46000.58194793981</v>
+        <v>46051.667720625</v>
       </c>
       <c r="G17" s="3">
         <v>53.78</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="50" customHeight="1">
       <c r="A18" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>54</v>
       </c>
       <c r="F18" s="2">
-        <v>46000.58541365741</v>
+        <v>46051.66800836805</v>
       </c>
       <c r="G18" s="3">
         <v>47.75</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="50" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>57</v>
       </c>
       <c r="F19" s="2">
         <v>46000.58444938657</v>
       </c>
       <c r="G19" s="3">
@@ -2417,51 +2417,51 @@
       </c>
       <c r="D23" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F23" s="2">
         <v>46000.58729119213</v>
       </c>
       <c r="G23" s="3">
         <v>33.5</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="50" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F24" s="2">
-        <v>45916.53976949074</v>
+        <v>46062.60605539352</v>
       </c>
       <c r="G24" s="3">
         <v>40.66</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="50" customHeight="1">
       <c r="A25" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F25" s="2">
         <v>45916.52307216435</v>
       </c>
       <c r="G25" s="3">
         <v>44.15</v>
       </c>
     </row>
@@ -2477,51 +2477,51 @@
       </c>
       <c r="D26" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F26" s="2">
         <v>46000.62432787037</v>
       </c>
       <c r="G26" s="3">
         <v>39.76</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="50" customHeight="1">
       <c r="A27" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F27" s="2">
-        <v>46000.65820181713</v>
+        <v>46062.6090737037</v>
       </c>
       <c r="G27" s="3">
         <v>49.43</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="50" customHeight="1">
       <c r="A28" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>41</v>
       </c>
       <c r="F28" s="2">
         <v>45467.54681496528</v>
       </c>
       <c r="G28" s="3">
         <v>37.27</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="50" customHeight="1">
       <c r="A29" s="1" t="s">
         <v>76</v>
@@ -2806,57 +2806,57 @@
       </c>
       <c r="C42" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>109</v>
       </c>
       <c r="F42" s="2">
         <v>45904.71446554398</v>
       </c>
       <c r="G42" s="3">
         <v>77.5</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="50" customHeight="1">
       <c r="A43" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F43" s="2">
-        <v>45546.51182488426</v>
+        <v>46063.54044077546</v>
       </c>
       <c r="G43" s="3">
         <v>41.2</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="50" customHeight="1">
       <c r="A44" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>114</v>
       </c>
       <c r="F44" s="2">
         <v>46000.695428125</v>
       </c>
       <c r="G44" s="3">
@@ -2920,100 +2920,100 @@
     <row r="48" spans="1:7" ht="50" customHeight="1">
       <c r="A48" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>41</v>
       </c>
       <c r="F48" s="2">
         <v>45546.61178193287</v>
       </c>
       <c r="G48" s="3">
         <v>62.15</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="50" customHeight="1">
       <c r="A49" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F49" s="2">
-        <v>45735.66221855324</v>
+        <v>46063.54157086805</v>
       </c>
       <c r="G49" s="3">
         <v>64.88</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="50" customHeight="1">
       <c r="A50" s="1" t="s">
         <v>125</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>127</v>
       </c>
       <c r="F50" s="2">
         <v>45546.62738590278</v>
       </c>
       <c r="G50" s="3">
         <v>59.74</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="50" customHeight="1">
       <c r="A51" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F51" s="2">
-        <v>45735.73173784722</v>
+        <v>46062.61666130787</v>
       </c>
       <c r="G51" s="3">
         <v>43.93</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="50" customHeight="1">
       <c r="A52" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>132</v>
       </c>
       <c r="F52" s="2">
         <v>45916.51824810185</v>
       </c>
       <c r="G52" s="3">
@@ -3562,51 +3562,51 @@
       </c>
       <c r="D78" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F78" s="2">
         <v>45547.61312788194</v>
       </c>
       <c r="G78" s="3">
         <v>47.05</v>
       </c>
     </row>
     <row r="79" spans="1:7" ht="50" customHeight="1">
       <c r="A79" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>197</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F79" s="2">
-        <v>45547.62741033565</v>
+        <v>46148.6209562963</v>
       </c>
       <c r="G79" s="3">
         <v>43.69</v>
       </c>
     </row>
     <row r="80" spans="1:7" ht="50" customHeight="1">
       <c r="A80" s="1" t="s">
         <v>198</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>199</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>200</v>
       </c>
       <c r="F80" s="2">
         <v>45938.39084831018</v>
       </c>
       <c r="G80" s="3">
@@ -4624,51 +4624,51 @@
       </c>
       <c r="C129" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F129" s="2">
         <v>45468.5090237037</v>
       </c>
       <c r="G129" s="3">
         <v>34.89</v>
       </c>
     </row>
     <row r="130" spans="1:7" ht="50" customHeight="1">
       <c r="A130" s="1" t="s">
         <v>315</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>316</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>41</v>
       </c>
       <c r="F130" s="2">
-        <v>45548.46096857639</v>
+        <v>46051.66678625</v>
       </c>
       <c r="G130" s="3">
         <v>54.91</v>
       </c>
     </row>
     <row r="131" spans="1:7" ht="50" customHeight="1">
       <c r="A131" s="1" t="s">
         <v>317</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>41</v>
       </c>
       <c r="F131" s="2">
         <v>45468.51189511574</v>
       </c>
       <c r="G131" s="3">
         <v>29.87</v>
       </c>
     </row>
     <row r="132" spans="1:7" ht="50" customHeight="1">
       <c r="A132" s="1" t="s">
         <v>319</v>
@@ -4695,60 +4695,60 @@
       </c>
       <c r="C133" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>323</v>
       </c>
       <c r="F133" s="2">
         <v>45468.51284002315</v>
       </c>
       <c r="G133" s="3">
         <v>33.37</v>
       </c>
     </row>
     <row r="134" spans="1:7" ht="50" customHeight="1">
       <c r="A134" s="1" t="s">
         <v>324</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>325</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>326</v>
       </c>
       <c r="F134" s="2">
-        <v>45468.51430796296</v>
+        <v>46062.62435195602</v>
       </c>
       <c r="G134" s="3">
         <v>30.53</v>
       </c>
     </row>
     <row r="135" spans="1:7" ht="50" customHeight="1">
       <c r="A135" s="1" t="s">
         <v>327</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>328</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>323</v>
       </c>
       <c r="F135" s="2">
         <v>45548.53877306713</v>
       </c>
       <c r="G135" s="3">
@@ -5230,51 +5230,51 @@
       </c>
       <c r="F159" s="2">
         <v>45911.60060474537</v>
       </c>
       <c r="G159" s="3">
         <v>34.59</v>
       </c>
     </row>
     <row r="160" spans="1:7" ht="50" customHeight="1">
       <c r="A160" s="1" t="s">
         <v>382</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E160" s="1" t="s">
         <v>384</v>
       </c>
       <c r="F160" s="2">
-        <v>45548.6713055787</v>
+        <v>46191.7500375</v>
       </c>
       <c r="G160" s="3">
         <v>65.44</v>
       </c>
     </row>
     <row r="161" spans="1:7" ht="50" customHeight="1">
       <c r="A161" s="1" t="s">
         <v>385</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>386</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E161" s="1" t="s">
         <v>387</v>
       </c>
       <c r="F161" s="2">
         <v>45930.33293181713</v>
       </c>
       <c r="G161" s="3">
@@ -5444,57 +5444,57 @@
       </c>
       <c r="B170" s="1" t="s">
         <v>405</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F170" s="2">
         <v>45909.58254769676</v>
       </c>
       <c r="G170" s="3">
         <v>46.47</v>
       </c>
     </row>
     <row r="171" spans="1:7" ht="50" customHeight="1">
       <c r="A171" s="1" t="s">
         <v>406</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>407</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F171" s="2">
-        <v>45909.58219435185</v>
+        <v>46062.62935278935</v>
       </c>
       <c r="G171" s="3">
         <v>39.14</v>
       </c>
     </row>
     <row r="172" spans="1:7" ht="50" customHeight="1">
       <c r="A172" s="1" t="s">
         <v>408</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>409</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F172" s="2">
         <v>45930.33807664352</v>
       </c>
       <c r="G172" s="3">
         <v>31.98</v>
       </c>
     </row>
@@ -5733,51 +5733,51 @@
       </c>
       <c r="E184" s="1" t="s">
         <v>435</v>
       </c>
       <c r="F184" s="2">
         <v>45909.57608888889</v>
       </c>
       <c r="G184" s="3">
         <v>33.4</v>
       </c>
     </row>
     <row r="185" spans="1:7" ht="50" customHeight="1">
       <c r="A185" s="1" t="s">
         <v>436</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F185" s="2">
-        <v>45551.43178505787</v>
+        <v>46063.54522071759</v>
       </c>
       <c r="G185" s="3">
         <v>21.96</v>
       </c>
     </row>
     <row r="186" spans="1:7" ht="50" customHeight="1">
       <c r="A186" s="1" t="s">
         <v>438</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>439</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F186" s="2">
         <v>45918.61723436342</v>
       </c>
       <c r="G186" s="3">
         <v>47.53</v>
       </c>
     </row>