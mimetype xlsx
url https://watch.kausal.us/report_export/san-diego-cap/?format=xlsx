--- v2 (2026-07-26)
+++ v3 (2026-09-09)
@@ -4014,60 +4014,60 @@
       </c>
       <c r="B100" s="1" t="s">
         <v>247</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F100" s="2">
         <v>45547.7301744213</v>
       </c>
       <c r="G100" s="3">
         <v>49.87</v>
       </c>
     </row>
     <row r="101" spans="1:7" ht="50" customHeight="1">
       <c r="A101" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E101" s="1" t="s">
         <v>250</v>
       </c>
       <c r="F101" s="2">
-        <v>45548.36108634259</v>
+        <v>46259.62348460648</v>
       </c>
       <c r="G101" s="3">
         <v>47.71</v>
       </c>
     </row>
     <row r="102" spans="1:7" ht="50" customHeight="1">
       <c r="A102" s="1" t="s">
         <v>251</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F102" s="2">
         <v>45916.42519934028</v>
       </c>
       <c r="G102" s="3">
         <v>44.24</v>
       </c>
     </row>
@@ -4718,60 +4718,60 @@
       </c>
       <c r="C134" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>326</v>
       </c>
       <c r="F134" s="2">
         <v>46062.62435195602</v>
       </c>
       <c r="G134" s="3">
         <v>30.53</v>
       </c>
     </row>
     <row r="135" spans="1:7" ht="50" customHeight="1">
       <c r="A135" s="1" t="s">
         <v>327</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>328</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>6</v>
+        <v>41</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>323</v>
       </c>
       <c r="F135" s="2">
-        <v>45548.53877306713</v>
+        <v>46259.62708171296</v>
       </c>
       <c r="G135" s="3">
         <v>52.84</v>
       </c>
     </row>
     <row r="136" spans="1:7" ht="50" customHeight="1">
       <c r="A136" s="1" t="s">
         <v>329</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>331</v>
       </c>
       <c r="F136" s="2">
         <v>45755.4554932176</v>
       </c>
       <c r="G136" s="3">
@@ -4904,54 +4904,54 @@
     <row r="143" spans="1:7" ht="50" customHeight="1">
       <c r="A143" s="1" t="s">
         <v>345</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>346</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>41</v>
       </c>
       <c r="F143" s="2">
         <v>45468.53657920139</v>
       </c>
       <c r="G143" s="3">
         <v>41.55</v>
       </c>
     </row>
     <row r="144" spans="1:7" ht="50" customHeight="1">
       <c r="A144" s="1" t="s">
         <v>347</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>348</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="F144" s="2">
-        <v>45468.53940771991</v>
+        <v>46259.62913755787</v>
       </c>
       <c r="G144" s="3">
         <v>41.55</v>
       </c>
     </row>
     <row r="145" spans="1:7" ht="50" customHeight="1">
       <c r="A145" s="1" t="s">
         <v>349</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>350</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F145" s="2">
         <v>45755.46725950231</v>
       </c>
       <c r="G145" s="3">
         <v>28.81</v>
       </c>
     </row>
@@ -5644,54 +5644,54 @@
       </c>
       <c r="B180" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F180" s="2">
         <v>45551.39803002315</v>
       </c>
       <c r="G180" s="3">
         <v>49.9</v>
       </c>
     </row>
     <row r="181" spans="1:7" ht="50" customHeight="1">
       <c r="A181" s="1" t="s">
         <v>426</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>427</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="F181" s="2">
-        <v>45551.40472016203</v>
+        <v>46259.63240561343</v>
       </c>
       <c r="G181" s="3">
         <v>15.15</v>
       </c>
     </row>
     <row r="182" spans="1:7" ht="50" customHeight="1">
       <c r="A182" s="1" t="s">
         <v>428</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>429</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E182" s="1" t="s">
         <v>430</v>
       </c>
       <c r="F182" s="2">
         <v>45909.57856283565</v>
       </c>
       <c r="G182" s="3">